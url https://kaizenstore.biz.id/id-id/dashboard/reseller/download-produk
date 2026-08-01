--- v0 (2026-06-15)
+++ v1 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -146,146 +146,140 @@
   <si>
     <t>MOBILELEGEND - 110 Diamond</t>
   </si>
   <si>
     <t>flash1</t>
   </si>
   <si>
     <t>TELKOMSEL</t>
   </si>
   <si>
     <t>Telkomsel Data Flash 1 GB 30 Hari</t>
   </si>
   <si>
     <t>flash2</t>
   </si>
   <si>
     <t>Telkomsel Data Flash 2 GB 30 Hari</t>
   </si>
   <si>
     <t>flash3</t>
   </si>
   <si>
     <t>Telkomsel Data Flash 3 GB 30 Hari</t>
   </si>
   <si>
-    <t>flexs</t>
+    <t>go100</t>
+  </si>
+  <si>
+    <t>GO PAY</t>
+  </si>
+  <si>
+    <t>Go Pay 100.000</t>
+  </si>
+  <si>
+    <t>go50</t>
+  </si>
+  <si>
+    <t>Go Pay 50.000</t>
+  </si>
+  <si>
+    <t>happy1</t>
+  </si>
+  <si>
+    <t>TRI</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 1.5 GB 1 Hari</t>
+  </si>
+  <si>
+    <t>happy3</t>
+  </si>
+  <si>
+    <t>Tri Data Happy 3 GB 3 Hari</t>
+  </si>
+  <si>
+    <t>hotrod3g10d</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
-    <t>XL Xtra Combo Flex S 28 Hari</t>
-[...34 lines deleted...]
-  <si>
     <t>Aktivasi Voucher XL XTRA HotRod Special 3 GB 10 Hari</t>
   </si>
   <si>
     <t>i10</t>
   </si>
   <si>
     <t>INDOSAT</t>
   </si>
   <si>
     <t>Indosat 10.000</t>
   </si>
   <si>
     <t>i20</t>
   </si>
   <si>
     <t>Indosat 20.000</t>
   </si>
   <si>
     <t>i25</t>
   </si>
   <si>
     <t>Indosat 25.000</t>
   </si>
   <si>
     <t>i30</t>
   </si>
   <si>
     <t>Indosat 30.000</t>
   </si>
   <si>
     <t>i5</t>
   </si>
   <si>
     <t>Indosat 5.000</t>
   </si>
   <si>
+    <t>i50</t>
+  </si>
+  <si>
+    <t>Indosat 50.000</t>
+  </si>
+  <si>
     <t>iactive90</t>
   </si>
   <si>
     <t>Indosat Tambah Masa Aktif Kartu 90 Hari</t>
   </si>
   <si>
     <t>if2</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 2.5 GB 5 Hari</t>
   </si>
   <si>
-    <t>if3g30d</t>
-[...4 lines deleted...]
-  <si>
     <t>if3g3d</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 3 GB 3 Hari</t>
   </si>
   <si>
     <t>if5g30d</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 5.5 GB 28 Hari</t>
   </si>
   <si>
     <t>kvision180d</t>
   </si>
   <si>
     <t>K-VISION dan GOL</t>
   </si>
   <si>
     <t>K-Vision &amp; GOL Paket CLING (CL06)  180 Hari</t>
   </si>
   <si>
     <t>kvision30d</t>
   </si>
   <si>
     <t>K-Vision &amp; GOL Paket CLING (CL01)  30 Hari</t>
@@ -293,60 +287,54 @@
   <si>
     <t>ml10</t>
   </si>
   <si>
     <t>MOBILELEGEND - 10 Diamond</t>
   </si>
   <si>
     <t>ml12</t>
   </si>
   <si>
     <t>MOBILELEGEND - 12 Diamond</t>
   </si>
   <si>
     <t>ml5</t>
   </si>
   <si>
     <t>MOBILELEGEND - 5 Diamond</t>
   </si>
   <si>
     <t>mlweek</t>
   </si>
   <si>
     <t>MOBILE LEGENDS Weekly Diamond Pass</t>
   </si>
   <si>
-    <t>ovo100</t>
+    <t>ovo50</t>
   </si>
   <si>
     <t>OVO</t>
-  </si>
-[...4 lines deleted...]
-    <t>ovo50</t>
   </si>
   <si>
     <t>OVO 50.000</t>
   </si>
   <si>
     <t>pas10</t>
   </si>
   <si>
     <t>Telkomsel Telepon Pas 10.000</t>
   </si>
   <si>
     <t>pas20</t>
   </si>
   <si>
     <t>Telkomsel Telepon Pas 20.000</t>
   </si>
   <si>
     <t>pas50</t>
   </si>
   <si>
     <t>Telkomsel Telepon Pas 50.000</t>
   </si>
   <si>
     <t>pertagas20</t>
   </si>
@@ -1141,111 +1129,111 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I117"/>
+  <dimension ref="A1:I115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H117" sqref="H117"/>
+      <selection activeCell="H115" sqref="H115"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2">
-        <v>11870</v>
+        <v>11827</v>
       </c>
       <c r="F2" s="2">
-        <v>11761</v>
+        <v>11718</v>
       </c>
       <c r="G2" s="2">
-        <v>11652</v>
+        <v>11610</v>
       </c>
       <c r="H2" s="2">
-        <v>11543</v>
+        <v>11501</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2">
         <v>6393</v>
       </c>
       <c r="F3" s="2">
         <v>6334</v>
       </c>
       <c r="G3" s="2">
@@ -1337,60 +1325,60 @@
       </c>
       <c r="G6" s="2">
         <v>14878</v>
       </c>
       <c r="H6" s="2">
         <v>14739</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2">
-        <v>11057</v>
+        <v>11052</v>
       </c>
       <c r="F7" s="2">
-        <v>10956</v>
+        <v>10950</v>
       </c>
       <c r="G7" s="2">
-        <v>10854</v>
+        <v>10849</v>
       </c>
       <c r="H7" s="2">
-        <v>10753</v>
+        <v>10747</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2">
         <v>22127</v>
       </c>
       <c r="F8" s="2">
         <v>21924</v>
       </c>
       <c r="G8" s="2">
@@ -1453,60 +1441,60 @@
       </c>
       <c r="G10" s="2">
         <v>4695</v>
       </c>
       <c r="H10" s="2">
         <v>4651</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2">
-        <v>7154</v>
+        <v>6918</v>
       </c>
       <c r="F11" s="2">
-        <v>7088</v>
+        <v>6855</v>
       </c>
       <c r="G11" s="2">
-        <v>7022</v>
+        <v>6791</v>
       </c>
       <c r="H11" s="2">
-        <v>6957</v>
+        <v>6728</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2">
         <v>30812</v>
       </c>
       <c r="F12" s="2">
         <v>30529</v>
       </c>
       <c r="G12" s="2">
@@ -1540,3049 +1528,2991 @@
       </c>
       <c r="G13" s="2">
         <v>11968</v>
       </c>
       <c r="H13" s="2">
         <v>11856</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="2">
-        <v>21718</v>
+        <v>23462</v>
       </c>
       <c r="F14" s="2">
-        <v>21519</v>
+        <v>23247</v>
       </c>
       <c r="G14" s="2">
-        <v>21320</v>
+        <v>23032</v>
       </c>
       <c r="H14" s="2">
-        <v>21121</v>
+        <v>22817</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="2">
         <v>22699</v>
       </c>
       <c r="F15" s="2">
         <v>22491</v>
       </c>
       <c r="G15" s="2">
         <v>22283</v>
       </c>
       <c r="H15" s="2">
         <v>22075</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="2">
-        <v>35425</v>
+        <v>109737</v>
       </c>
       <c r="F16" s="2">
-        <v>35100</v>
+        <v>108730</v>
       </c>
       <c r="G16" s="2">
-        <v>34775</v>
+        <v>107723</v>
       </c>
       <c r="H16" s="2">
-        <v>34450</v>
+        <v>106717</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="2">
-        <v>109737</v>
+        <v>55083</v>
       </c>
       <c r="F17" s="2">
-        <v>108730</v>
+        <v>54578</v>
       </c>
       <c r="G17" s="2">
-        <v>107723</v>
+        <v>54072</v>
       </c>
       <c r="H17" s="2">
-        <v>106717</v>
+        <v>53567</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="2">
-        <v>55083</v>
+        <v>6036</v>
       </c>
       <c r="F18" s="2">
-        <v>54578</v>
+        <v>5981</v>
       </c>
       <c r="G18" s="2">
-        <v>54072</v>
+        <v>5926</v>
       </c>
       <c r="H18" s="2">
-        <v>53567</v>
+        <v>5870</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="2">
-        <v>5875</v>
+        <v>12629</v>
       </c>
       <c r="F19" s="2">
-        <v>5821</v>
+        <v>12513</v>
       </c>
       <c r="G19" s="2">
-        <v>5767</v>
+        <v>12397</v>
       </c>
       <c r="H19" s="2">
-        <v>5713</v>
+        <v>12281</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="2">
-        <v>12629</v>
+        <v>18639</v>
       </c>
       <c r="F20" s="2">
-        <v>12513</v>
+        <v>18468</v>
       </c>
       <c r="G20" s="2">
-        <v>12397</v>
+        <v>18297</v>
       </c>
       <c r="H20" s="2">
-        <v>12281</v>
+        <v>18126</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E21" s="2">
-        <v>18639</v>
+        <v>12557</v>
       </c>
       <c r="F21" s="2">
-        <v>18468</v>
+        <v>12442</v>
       </c>
       <c r="G21" s="2">
-        <v>18297</v>
+        <v>12326</v>
       </c>
       <c r="H21" s="2">
-        <v>18126</v>
+        <v>12211</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="2">
-        <v>12557</v>
+        <v>22443</v>
       </c>
       <c r="F22" s="2">
-        <v>12442</v>
+        <v>22237</v>
       </c>
       <c r="G22" s="2">
-        <v>12326</v>
+        <v>22031</v>
       </c>
       <c r="H22" s="2">
-        <v>12211</v>
+        <v>21825</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E23" s="2">
-        <v>22443</v>
+        <v>27964</v>
       </c>
       <c r="F23" s="2">
-        <v>22237</v>
+        <v>27707</v>
       </c>
       <c r="G23" s="2">
-        <v>22031</v>
+        <v>27451</v>
       </c>
       <c r="H23" s="2">
-        <v>21825</v>
+        <v>27194</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E24" s="2">
-        <v>27964</v>
+        <v>34526</v>
       </c>
       <c r="F24" s="2">
-        <v>27707</v>
+        <v>34209</v>
       </c>
       <c r="G24" s="2">
-        <v>27451</v>
+        <v>33892</v>
       </c>
       <c r="H24" s="2">
-        <v>27194</v>
+        <v>33576</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="2">
-        <v>34526</v>
+        <v>7668</v>
       </c>
       <c r="F25" s="2">
-        <v>34209</v>
+        <v>7598</v>
       </c>
       <c r="G25" s="2">
-        <v>33892</v>
+        <v>7527</v>
       </c>
       <c r="H25" s="2">
-        <v>33576</v>
+        <v>7457</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E26" s="2">
-        <v>7668</v>
+        <v>53196</v>
       </c>
       <c r="F26" s="2">
-        <v>7598</v>
+        <v>52708</v>
       </c>
       <c r="G26" s="2">
-        <v>7527</v>
+        <v>52220</v>
       </c>
       <c r="H26" s="2">
-        <v>7457</v>
+        <v>51732</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="2">
-        <v>36117</v>
+        <v>35371</v>
       </c>
       <c r="F27" s="2">
-        <v>35786</v>
+        <v>35046</v>
       </c>
       <c r="G27" s="2">
-        <v>35454</v>
+        <v>34722</v>
       </c>
       <c r="H27" s="2">
-        <v>35123</v>
+        <v>34397</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="2">
         <v>14045</v>
       </c>
       <c r="F28" s="2">
         <v>13916</v>
       </c>
       <c r="G28" s="2">
         <v>13787</v>
       </c>
       <c r="H28" s="2">
         <v>13658</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E29" s="2">
-        <v>24089</v>
+        <v>12758</v>
       </c>
       <c r="F29" s="2">
-        <v>23868</v>
+        <v>12641</v>
       </c>
       <c r="G29" s="2">
-        <v>23647</v>
+        <v>12524</v>
       </c>
       <c r="H29" s="2">
-        <v>23426</v>
+        <v>12407</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="2">
-        <v>12758</v>
+        <v>33499</v>
       </c>
       <c r="F30" s="2">
-        <v>12641</v>
+        <v>33192</v>
       </c>
       <c r="G30" s="2">
-        <v>12524</v>
+        <v>32884</v>
       </c>
       <c r="H30" s="2">
-        <v>12407</v>
+        <v>32577</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E31" s="2">
-        <v>33499</v>
+        <v>89024</v>
       </c>
       <c r="F31" s="2">
-        <v>33192</v>
+        <v>88207</v>
       </c>
       <c r="G31" s="2">
-        <v>32884</v>
+        <v>87390</v>
       </c>
       <c r="H31" s="2">
-        <v>32577</v>
+        <v>86573</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="2">
-        <v>89024</v>
+        <v>20634</v>
       </c>
       <c r="F32" s="2">
-        <v>88207</v>
+        <v>20444</v>
       </c>
       <c r="G32" s="2">
-        <v>87390</v>
+        <v>20255</v>
       </c>
       <c r="H32" s="2">
-        <v>86573</v>
+        <v>20066</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="2">
-        <v>20634</v>
+        <v>3095</v>
       </c>
       <c r="F33" s="2">
-        <v>20444</v>
+        <v>3066</v>
       </c>
       <c r="G33" s="2">
-        <v>20255</v>
+        <v>3038</v>
       </c>
       <c r="H33" s="2">
-        <v>20066</v>
+        <v>3009</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E34" s="2">
-        <v>3095</v>
+        <v>3637</v>
       </c>
       <c r="F34" s="2">
-        <v>3066</v>
+        <v>3604</v>
       </c>
       <c r="G34" s="2">
-        <v>3038</v>
+        <v>3571</v>
       </c>
       <c r="H34" s="2">
-        <v>3009</v>
+        <v>3537</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E35" s="2">
-        <v>3637</v>
+        <v>1600</v>
       </c>
       <c r="F35" s="2">
-        <v>3604</v>
+        <v>1585</v>
       </c>
       <c r="G35" s="2">
-        <v>3571</v>
+        <v>1571</v>
       </c>
       <c r="H35" s="2">
-        <v>3537</v>
+        <v>1556</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E36" s="2">
-        <v>1600</v>
+        <v>29808</v>
       </c>
       <c r="F36" s="2">
-        <v>1585</v>
+        <v>29535</v>
       </c>
       <c r="G36" s="2">
-        <v>1571</v>
+        <v>29261</v>
       </c>
       <c r="H36" s="2">
-        <v>1556</v>
+        <v>28988</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E37" s="2">
-        <v>29808</v>
+        <v>55290</v>
       </c>
       <c r="F37" s="2">
-        <v>29535</v>
+        <v>54783</v>
       </c>
       <c r="G37" s="2">
-        <v>29261</v>
+        <v>54276</v>
       </c>
       <c r="H37" s="2">
-        <v>28988</v>
+        <v>53769</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E38" s="2">
-        <v>109659</v>
+        <v>4360</v>
       </c>
       <c r="F38" s="2">
-        <v>108653</v>
+        <v>4320</v>
       </c>
       <c r="G38" s="2">
-        <v>107647</v>
+        <v>4280</v>
       </c>
       <c r="H38" s="2">
-        <v>106641</v>
+        <v>4240</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E39" s="2">
-        <v>55290</v>
+        <v>18922</v>
       </c>
       <c r="F39" s="2">
-        <v>54783</v>
+        <v>18749</v>
       </c>
       <c r="G39" s="2">
-        <v>54276</v>
+        <v>18575</v>
       </c>
       <c r="H39" s="2">
-        <v>53769</v>
+        <v>18402</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E40" s="2">
-        <v>4360</v>
+        <v>55890</v>
       </c>
       <c r="F40" s="2">
-        <v>4320</v>
+        <v>55377</v>
       </c>
       <c r="G40" s="2">
-        <v>4280</v>
+        <v>54864</v>
       </c>
       <c r="H40" s="2">
-        <v>4240</v>
+        <v>54352</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E41" s="2">
-        <v>18922</v>
+        <v>23909</v>
       </c>
       <c r="F41" s="2">
-        <v>18749</v>
+        <v>23690</v>
       </c>
       <c r="G41" s="2">
-        <v>18575</v>
+        <v>23470</v>
       </c>
       <c r="H41" s="2">
-        <v>18402</v>
+        <v>23251</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E42" s="2">
-        <v>55890</v>
+        <v>110957</v>
       </c>
       <c r="F42" s="2">
-        <v>55377</v>
+        <v>109939</v>
       </c>
       <c r="G42" s="2">
-        <v>54864</v>
+        <v>108921</v>
       </c>
       <c r="H42" s="2">
-        <v>54352</v>
+        <v>107903</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E43" s="2">
-        <v>23909</v>
+        <v>1091957</v>
       </c>
       <c r="F43" s="2">
-        <v>23690</v>
+        <v>1081939</v>
       </c>
       <c r="G43" s="2">
-        <v>23470</v>
+        <v>1071921</v>
       </c>
       <c r="H43" s="2">
-        <v>23251</v>
+        <v>1061903</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E44" s="2">
-        <v>110957</v>
+        <v>22192</v>
       </c>
       <c r="F44" s="2">
-        <v>109939</v>
+        <v>21989</v>
       </c>
       <c r="G44" s="2">
-        <v>108921</v>
+        <v>21785</v>
       </c>
       <c r="H44" s="2">
-        <v>107903</v>
+        <v>21582</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E45" s="2">
-        <v>1091957</v>
+        <v>11156</v>
       </c>
       <c r="F45" s="2">
-        <v>1081939</v>
+        <v>11054</v>
       </c>
       <c r="G45" s="2">
-        <v>1071921</v>
+        <v>10951</v>
       </c>
       <c r="H45" s="2">
-        <v>1061903</v>
+        <v>10849</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E46" s="2">
-        <v>22192</v>
+        <v>105975</v>
       </c>
       <c r="F46" s="2">
-        <v>21989</v>
+        <v>105003</v>
       </c>
       <c r="G46" s="2">
-        <v>21785</v>
+        <v>104031</v>
       </c>
       <c r="H46" s="2">
-        <v>21582</v>
+        <v>103059</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E47" s="2">
-        <v>11156</v>
+        <v>16137</v>
       </c>
       <c r="F47" s="2">
-        <v>11054</v>
+        <v>15989</v>
       </c>
       <c r="G47" s="2">
-        <v>10951</v>
+        <v>15841</v>
       </c>
       <c r="H47" s="2">
-        <v>10849</v>
+        <v>15693</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E48" s="2">
-        <v>106248</v>
+        <v>21844</v>
       </c>
       <c r="F48" s="2">
-        <v>105273</v>
+        <v>21643</v>
       </c>
       <c r="G48" s="2">
-        <v>104298</v>
+        <v>21443</v>
       </c>
       <c r="H48" s="2">
-        <v>103324</v>
+        <v>21242</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E49" s="2">
-        <v>16203</v>
+        <v>26863</v>
       </c>
       <c r="F49" s="2">
-        <v>16054</v>
+        <v>26617</v>
       </c>
       <c r="G49" s="2">
-        <v>15906</v>
+        <v>26370</v>
       </c>
       <c r="H49" s="2">
-        <v>15757</v>
+        <v>26124</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E50" s="2">
-        <v>21844</v>
+        <v>32455</v>
       </c>
       <c r="F50" s="2">
-        <v>21643</v>
+        <v>32157</v>
       </c>
       <c r="G50" s="2">
-        <v>21443</v>
+        <v>31859</v>
       </c>
       <c r="H50" s="2">
-        <v>21242</v>
+        <v>31562</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E51" s="2">
-        <v>26863</v>
+        <v>5719</v>
       </c>
       <c r="F51" s="2">
-        <v>26617</v>
+        <v>5667</v>
       </c>
       <c r="G51" s="2">
-        <v>26370</v>
+        <v>5614</v>
       </c>
       <c r="H51" s="2">
-        <v>26124</v>
+        <v>5562</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E52" s="2">
-        <v>32455</v>
+        <v>55890</v>
       </c>
       <c r="F52" s="2">
-        <v>32157</v>
+        <v>55377</v>
       </c>
       <c r="G52" s="2">
-        <v>31859</v>
+        <v>54864</v>
       </c>
       <c r="H52" s="2">
-        <v>31562</v>
+        <v>54352</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E53" s="2">
-        <v>5719</v>
+        <v>109164</v>
       </c>
       <c r="F53" s="2">
-        <v>5667</v>
+        <v>108162</v>
       </c>
       <c r="G53" s="2">
-        <v>5614</v>
+        <v>107161</v>
       </c>
       <c r="H53" s="2">
-        <v>5562</v>
+        <v>106159</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E54" s="2">
-        <v>55890</v>
+        <v>54773</v>
       </c>
       <c r="F54" s="2">
-        <v>55377</v>
+        <v>54270</v>
       </c>
       <c r="G54" s="2">
-        <v>54864</v>
+        <v>53768</v>
       </c>
       <c r="H54" s="2">
-        <v>54352</v>
+        <v>53265</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E55" s="2">
-        <v>109164</v>
+        <v>10873</v>
       </c>
       <c r="F55" s="2">
-        <v>108162</v>
+        <v>10773</v>
       </c>
       <c r="G55" s="2">
-        <v>107161</v>
+        <v>10673</v>
       </c>
       <c r="H55" s="2">
-        <v>106159</v>
+        <v>10574</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E56" s="2">
-        <v>54773</v>
+        <v>22345</v>
       </c>
       <c r="F56" s="2">
-        <v>54270</v>
+        <v>22140</v>
       </c>
       <c r="G56" s="2">
-        <v>53768</v>
+        <v>21935</v>
       </c>
       <c r="H56" s="2">
-        <v>53265</v>
+        <v>21730</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E57" s="2">
-        <v>10873</v>
+        <v>100062</v>
       </c>
       <c r="F57" s="2">
-        <v>10773</v>
+        <v>99144</v>
       </c>
       <c r="G57" s="2">
-        <v>10673</v>
+        <v>98226</v>
       </c>
       <c r="H57" s="2">
-        <v>10574</v>
+        <v>97308</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>136</v>
+        <v>50</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E58" s="2">
-        <v>22345</v>
+        <v>11058</v>
       </c>
       <c r="F58" s="2">
-        <v>22140</v>
+        <v>10957</v>
       </c>
       <c r="G58" s="2">
-        <v>21935</v>
+        <v>10855</v>
       </c>
       <c r="H58" s="2">
-        <v>21730</v>
+        <v>10754</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>136</v>
+        <v>50</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E59" s="2">
-        <v>100062</v>
+        <v>5592</v>
       </c>
       <c r="F59" s="2">
-        <v>99144</v>
+        <v>5540</v>
       </c>
       <c r="G59" s="2">
-        <v>98226</v>
+        <v>5489</v>
       </c>
       <c r="H59" s="2">
-        <v>97308</v>
+        <v>5438</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E60" s="2">
-        <v>11058</v>
+        <v>3303</v>
       </c>
       <c r="F60" s="2">
-        <v>10957</v>
+        <v>3272</v>
       </c>
       <c r="G60" s="2">
-        <v>10855</v>
+        <v>3242</v>
       </c>
       <c r="H60" s="2">
-        <v>10754</v>
+        <v>3212</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E61" s="2">
-        <v>5592</v>
+        <v>6126</v>
       </c>
       <c r="F61" s="2">
-        <v>5540</v>
+        <v>6070</v>
       </c>
       <c r="G61" s="2">
-        <v>5489</v>
+        <v>6013</v>
       </c>
       <c r="H61" s="2">
-        <v>5438</v>
+        <v>5957</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E62" s="2">
-        <v>3303</v>
+        <v>34618</v>
       </c>
       <c r="F62" s="2">
-        <v>3272</v>
+        <v>34301</v>
       </c>
       <c r="G62" s="2">
-        <v>3242</v>
+        <v>33983</v>
       </c>
       <c r="H62" s="2">
-        <v>3212</v>
+        <v>33666</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E63" s="2">
-        <v>6126</v>
+        <v>11805</v>
       </c>
       <c r="F63" s="2">
-        <v>6070</v>
+        <v>11696</v>
       </c>
       <c r="G63" s="2">
-        <v>6013</v>
+        <v>11588</v>
       </c>
       <c r="H63" s="2">
-        <v>5957</v>
+        <v>11480</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E64" s="2">
-        <v>34618</v>
+        <v>6186</v>
       </c>
       <c r="F64" s="2">
-        <v>34301</v>
+        <v>6129</v>
       </c>
       <c r="G64" s="2">
-        <v>33983</v>
+        <v>6072</v>
       </c>
       <c r="H64" s="2">
-        <v>33666</v>
+        <v>6016</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E65" s="2">
-        <v>11805</v>
+        <v>8240</v>
       </c>
       <c r="F65" s="2">
-        <v>11696</v>
+        <v>8165</v>
       </c>
       <c r="G65" s="2">
-        <v>11588</v>
+        <v>8089</v>
       </c>
       <c r="H65" s="2">
-        <v>11480</v>
+        <v>8014</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E66" s="2">
-        <v>6186</v>
+        <v>9761</v>
       </c>
       <c r="F66" s="2">
-        <v>6129</v>
+        <v>9671</v>
       </c>
       <c r="G66" s="2">
-        <v>6072</v>
+        <v>9582</v>
       </c>
       <c r="H66" s="2">
-        <v>6016</v>
+        <v>9492</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E67" s="2">
-        <v>8240</v>
+        <v>14453</v>
       </c>
       <c r="F67" s="2">
-        <v>8165</v>
+        <v>14321</v>
       </c>
       <c r="G67" s="2">
-        <v>8089</v>
+        <v>14188</v>
       </c>
       <c r="H67" s="2">
-        <v>8014</v>
+        <v>14056</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E68" s="2">
-        <v>9766</v>
+        <v>16267</v>
       </c>
       <c r="F68" s="2">
-        <v>9677</v>
+        <v>16118</v>
       </c>
       <c r="G68" s="2">
-        <v>9587</v>
+        <v>15969</v>
       </c>
       <c r="H68" s="2">
-        <v>9498</v>
+        <v>15819</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E69" s="2">
-        <v>14492</v>
+        <v>17148</v>
       </c>
       <c r="F69" s="2">
-        <v>14359</v>
+        <v>16991</v>
       </c>
       <c r="G69" s="2">
-        <v>14226</v>
+        <v>16833</v>
       </c>
       <c r="H69" s="2">
-        <v>14093</v>
+        <v>16676</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E70" s="2">
-        <v>16267</v>
+        <v>19458</v>
       </c>
       <c r="F70" s="2">
-        <v>16118</v>
+        <v>19279</v>
       </c>
       <c r="G70" s="2">
-        <v>15969</v>
+        <v>19101</v>
       </c>
       <c r="H70" s="2">
-        <v>15819</v>
+        <v>18922</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E71" s="2">
-        <v>17174</v>
+        <v>20375</v>
       </c>
       <c r="F71" s="2">
-        <v>17016</v>
+        <v>20188</v>
       </c>
       <c r="G71" s="2">
-        <v>16859</v>
+        <v>20002</v>
       </c>
       <c r="H71" s="2">
-        <v>16701</v>
+        <v>19815</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E72" s="2">
-        <v>19458</v>
+        <v>21483</v>
       </c>
       <c r="F72" s="2">
-        <v>19279</v>
+        <v>21286</v>
       </c>
       <c r="G72" s="2">
-        <v>19101</v>
+        <v>21089</v>
       </c>
       <c r="H72" s="2">
-        <v>18922</v>
+        <v>20892</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E73" s="2">
-        <v>20375</v>
+        <v>23762</v>
       </c>
       <c r="F73" s="2">
-        <v>20188</v>
+        <v>23544</v>
       </c>
       <c r="G73" s="2">
-        <v>20002</v>
+        <v>23326</v>
       </c>
       <c r="H73" s="2">
-        <v>19815</v>
+        <v>23108</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E74" s="2">
-        <v>21534</v>
+        <v>25206</v>
       </c>
       <c r="F74" s="2">
-        <v>21336</v>
+        <v>24975</v>
       </c>
       <c r="G74" s="2">
-        <v>21139</v>
+        <v>24744</v>
       </c>
       <c r="H74" s="2">
-        <v>20941</v>
+        <v>24513</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E75" s="2">
-        <v>23762</v>
+        <v>24601</v>
       </c>
       <c r="F75" s="2">
-        <v>23544</v>
+        <v>24376</v>
       </c>
       <c r="G75" s="2">
-        <v>23326</v>
+        <v>24150</v>
       </c>
       <c r="H75" s="2">
-        <v>23108</v>
+        <v>23924</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E76" s="2">
-        <v>25206</v>
+        <v>25604</v>
       </c>
       <c r="F76" s="2">
-        <v>24975</v>
+        <v>25369</v>
       </c>
       <c r="G76" s="2">
-        <v>24744</v>
+        <v>25134</v>
       </c>
       <c r="H76" s="2">
-        <v>24513</v>
+        <v>24899</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E77" s="2">
-        <v>24748</v>
+        <v>1925</v>
       </c>
       <c r="F77" s="2">
-        <v>24521</v>
+        <v>1907</v>
       </c>
       <c r="G77" s="2">
-        <v>24294</v>
+        <v>1890</v>
       </c>
       <c r="H77" s="2">
-        <v>24067</v>
+        <v>1872</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E78" s="2">
-        <v>25604</v>
+        <v>13838</v>
       </c>
       <c r="F78" s="2">
-        <v>25369</v>
+        <v>13711</v>
       </c>
       <c r="G78" s="2">
-        <v>25134</v>
+        <v>13584</v>
       </c>
       <c r="H78" s="2">
-        <v>24899</v>
+        <v>13457</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E79" s="2">
-        <v>2030</v>
+        <v>2597</v>
       </c>
       <c r="F79" s="2">
-        <v>2011</v>
+        <v>2574</v>
       </c>
       <c r="G79" s="2">
-        <v>1992</v>
+        <v>2550</v>
       </c>
       <c r="H79" s="2">
-        <v>1974</v>
+        <v>2526</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E80" s="2">
-        <v>14308</v>
+        <v>3462</v>
       </c>
       <c r="F80" s="2">
-        <v>14177</v>
+        <v>3430</v>
       </c>
       <c r="G80" s="2">
-        <v>14046</v>
+        <v>3398</v>
       </c>
       <c r="H80" s="2">
-        <v>13915</v>
+        <v>3367</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E81" s="2">
-        <v>2686</v>
+        <v>4326</v>
       </c>
       <c r="F81" s="2">
-        <v>2661</v>
+        <v>4287</v>
       </c>
       <c r="G81" s="2">
-        <v>2636</v>
+        <v>4247</v>
       </c>
       <c r="H81" s="2">
-        <v>2612</v>
+        <v>4207</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E82" s="2">
-        <v>3580</v>
+        <v>5189</v>
       </c>
       <c r="F82" s="2">
-        <v>3547</v>
+        <v>5142</v>
       </c>
       <c r="G82" s="2">
-        <v>3514</v>
+        <v>5094</v>
       </c>
       <c r="H82" s="2">
-        <v>3481</v>
+        <v>5047</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E83" s="2">
-        <v>4473</v>
+        <v>6918</v>
       </c>
       <c r="F83" s="2">
-        <v>4432</v>
+        <v>6855</v>
       </c>
       <c r="G83" s="2">
-        <v>4391</v>
+        <v>6791</v>
       </c>
       <c r="H83" s="2">
-        <v>4350</v>
+        <v>6728</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E84" s="2">
-        <v>5367</v>
+        <v>927</v>
       </c>
       <c r="F84" s="2">
-        <v>5318</v>
+        <v>918</v>
       </c>
       <c r="G84" s="2">
-        <v>5269</v>
+        <v>910</v>
       </c>
       <c r="H84" s="2">
-        <v>5219</v>
+        <v>901</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E85" s="2">
-        <v>7141</v>
+        <v>7783</v>
       </c>
       <c r="F85" s="2">
-        <v>7075</v>
+        <v>7711</v>
       </c>
       <c r="G85" s="2">
-        <v>7010</v>
+        <v>7640</v>
       </c>
       <c r="H85" s="2">
-        <v>6944</v>
+        <v>7568</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E86" s="2">
-        <v>927</v>
+        <v>8646</v>
       </c>
       <c r="F86" s="2">
-        <v>918</v>
+        <v>8567</v>
       </c>
       <c r="G86" s="2">
-        <v>910</v>
+        <v>8487</v>
       </c>
       <c r="H86" s="2">
-        <v>901</v>
+        <v>8408</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E87" s="2">
-        <v>8047</v>
+        <v>9510</v>
       </c>
       <c r="F87" s="2">
-        <v>7974</v>
+        <v>9423</v>
       </c>
       <c r="G87" s="2">
-        <v>7900</v>
+        <v>9336</v>
       </c>
       <c r="H87" s="2">
-        <v>7826</v>
+        <v>9249</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E88" s="2">
-        <v>8941</v>
+        <v>10375</v>
       </c>
       <c r="F88" s="2">
-        <v>8859</v>
+        <v>10279</v>
       </c>
       <c r="G88" s="2">
-        <v>8777</v>
+        <v>10184</v>
       </c>
       <c r="H88" s="2">
-        <v>8695</v>
+        <v>10089</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E89" s="2">
-        <v>9835</v>
+        <v>11238</v>
       </c>
       <c r="F89" s="2">
-        <v>9745</v>
+        <v>11135</v>
       </c>
       <c r="G89" s="2">
-        <v>9655</v>
+        <v>11032</v>
       </c>
       <c r="H89" s="2">
-        <v>9564</v>
+        <v>10929</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E90" s="2">
-        <v>10728</v>
+        <v>12972</v>
       </c>
       <c r="F90" s="2">
-        <v>10629</v>
+        <v>12853</v>
       </c>
       <c r="G90" s="2">
-        <v>10531</v>
+        <v>12734</v>
       </c>
       <c r="H90" s="2">
-        <v>10433</v>
+        <v>12615</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E91" s="2">
-        <v>11622</v>
+        <v>13836</v>
       </c>
       <c r="F91" s="2">
-        <v>11515</v>
+        <v>13710</v>
       </c>
       <c r="G91" s="2">
-        <v>11408</v>
+        <v>13583</v>
       </c>
       <c r="H91" s="2">
-        <v>11302</v>
+        <v>13456</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E92" s="2">
-        <v>13415</v>
+        <v>28199</v>
       </c>
       <c r="F92" s="2">
-        <v>13292</v>
+        <v>27941</v>
       </c>
       <c r="G92" s="2">
-        <v>13168</v>
+        <v>27682</v>
       </c>
       <c r="H92" s="2">
-        <v>13045</v>
+        <v>27423</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E93" s="2">
-        <v>14307</v>
+        <v>16340</v>
       </c>
       <c r="F93" s="2">
-        <v>14176</v>
+        <v>16190</v>
       </c>
       <c r="G93" s="2">
-        <v>14045</v>
+        <v>16040</v>
       </c>
       <c r="H93" s="2">
-        <v>13914</v>
+        <v>15890</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E94" s="2">
-        <v>28149</v>
+        <v>27588</v>
       </c>
       <c r="F94" s="2">
-        <v>27891</v>
+        <v>27335</v>
       </c>
       <c r="G94" s="2">
-        <v>27633</v>
+        <v>27082</v>
       </c>
       <c r="H94" s="2">
-        <v>27375</v>
+        <v>26829</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E95" s="2">
-        <v>16345</v>
+        <v>32683</v>
       </c>
       <c r="F95" s="2">
-        <v>16195</v>
+        <v>32383</v>
       </c>
       <c r="G95" s="2">
-        <v>16045</v>
+        <v>32083</v>
       </c>
       <c r="H95" s="2">
-        <v>15895</v>
+        <v>31783</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E96" s="2">
-        <v>27588</v>
+        <v>43562</v>
       </c>
       <c r="F96" s="2">
-        <v>27335</v>
+        <v>43162</v>
       </c>
       <c r="G96" s="2">
-        <v>27082</v>
+        <v>42763</v>
       </c>
       <c r="H96" s="2">
-        <v>26829</v>
+        <v>42363</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E97" s="2">
-        <v>32684</v>
+        <v>55045</v>
       </c>
       <c r="F97" s="2">
-        <v>32384</v>
+        <v>54540</v>
       </c>
       <c r="G97" s="2">
-        <v>32084</v>
+        <v>54035</v>
       </c>
       <c r="H97" s="2">
-        <v>31784</v>
+        <v>53530</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>218</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>10</v>
+        <v>219</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E98" s="2">
-        <v>43562</v>
+        <v>3226</v>
       </c>
       <c r="F98" s="2">
-        <v>43162</v>
+        <v>3197</v>
       </c>
       <c r="G98" s="2">
-        <v>42763</v>
+        <v>3167</v>
       </c>
       <c r="H98" s="2">
-        <v>42363</v>
+        <v>3138</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>10</v>
+        <v>219</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E99" s="2">
-        <v>55045</v>
+        <v>48774</v>
       </c>
       <c r="F99" s="2">
-        <v>54540</v>
+        <v>48327</v>
       </c>
       <c r="G99" s="2">
-        <v>54035</v>
+        <v>47879</v>
       </c>
       <c r="H99" s="2">
-        <v>53530</v>
+        <v>47432</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E100" s="2">
-        <v>3226</v>
+        <v>81208</v>
       </c>
       <c r="F100" s="2">
-        <v>3197</v>
+        <v>80463</v>
       </c>
       <c r="G100" s="2">
-        <v>3167</v>
+        <v>79718</v>
       </c>
       <c r="H100" s="2">
-        <v>3138</v>
+        <v>78973</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E101" s="2">
-        <v>48774</v>
+        <v>15940</v>
       </c>
       <c r="F101" s="2">
-        <v>48327</v>
+        <v>15794</v>
       </c>
       <c r="G101" s="2">
-        <v>47879</v>
+        <v>15648</v>
       </c>
       <c r="H101" s="2">
-        <v>47432</v>
+        <v>15501</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>223</v>
+        <v>31</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E102" s="2">
-        <v>81208</v>
+        <v>69346</v>
       </c>
       <c r="F102" s="2">
-        <v>80463</v>
+        <v>68710</v>
       </c>
       <c r="G102" s="2">
-        <v>79718</v>
+        <v>68073</v>
       </c>
       <c r="H102" s="2">
-        <v>78973</v>
+        <v>67437</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>223</v>
+        <v>55</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E103" s="2">
-        <v>15940</v>
+        <v>16497</v>
       </c>
       <c r="F103" s="2">
-        <v>15794</v>
+        <v>16346</v>
       </c>
       <c r="G103" s="2">
-        <v>15648</v>
+        <v>16194</v>
       </c>
       <c r="H103" s="2">
-        <v>15501</v>
+        <v>16043</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E104" s="2">
-        <v>69379</v>
+        <v>27272</v>
       </c>
       <c r="F104" s="2">
-        <v>68742</v>
+        <v>27022</v>
       </c>
       <c r="G104" s="2">
-        <v>68106</v>
+        <v>26771</v>
       </c>
       <c r="H104" s="2">
-        <v>67469</v>
+        <v>26521</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E105" s="2">
-        <v>16497</v>
+        <v>33245</v>
       </c>
       <c r="F105" s="2">
-        <v>16346</v>
+        <v>32940</v>
       </c>
       <c r="G105" s="2">
-        <v>16194</v>
+        <v>32635</v>
       </c>
       <c r="H105" s="2">
-        <v>16043</v>
+        <v>32330</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E106" s="2">
-        <v>27272</v>
+        <v>43561</v>
       </c>
       <c r="F106" s="2">
-        <v>27022</v>
+        <v>43161</v>
       </c>
       <c r="G106" s="2">
-        <v>26771</v>
+        <v>42761</v>
       </c>
       <c r="H106" s="2">
-        <v>26521</v>
+        <v>42362</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E107" s="2">
-        <v>33245</v>
+        <v>55045</v>
       </c>
       <c r="F107" s="2">
-        <v>32940</v>
+        <v>54540</v>
       </c>
       <c r="G107" s="2">
-        <v>32635</v>
+        <v>54035</v>
       </c>
       <c r="H107" s="2">
-        <v>32330</v>
+        <v>53530</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E108" s="2">
-        <v>43561</v>
+        <v>114971</v>
       </c>
       <c r="F108" s="2">
-        <v>43161</v>
+        <v>113916</v>
       </c>
       <c r="G108" s="2">
-        <v>42761</v>
+        <v>112861</v>
       </c>
       <c r="H108" s="2">
-        <v>42362</v>
+        <v>111807</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E109" s="2">
-        <v>55045</v>
+        <v>321332</v>
       </c>
       <c r="F109" s="2">
-        <v>54540</v>
+        <v>318384</v>
       </c>
       <c r="G109" s="2">
-        <v>54035</v>
+        <v>315436</v>
       </c>
       <c r="H109" s="2">
-        <v>53530</v>
+        <v>312488</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E110" s="2">
-        <v>114749</v>
+        <v>1584882</v>
       </c>
       <c r="F110" s="2">
-        <v>113696</v>
+        <v>1570342</v>
       </c>
       <c r="G110" s="2">
-        <v>112643</v>
+        <v>1555801</v>
       </c>
       <c r="H110" s="2">
-        <v>111590</v>
+        <v>1541261</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E111" s="2">
-        <v>321332</v>
+        <v>153235</v>
       </c>
       <c r="F111" s="2">
-        <v>318384</v>
+        <v>151830</v>
       </c>
       <c r="G111" s="2">
-        <v>315436</v>
+        <v>150424</v>
       </c>
       <c r="H111" s="2">
-        <v>312488</v>
+        <v>149018</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E112" s="2">
-        <v>1585082</v>
+        <v>233989</v>
       </c>
       <c r="F112" s="2">
-        <v>1570540</v>
+        <v>231843</v>
       </c>
       <c r="G112" s="2">
-        <v>1555998</v>
+        <v>229696</v>
       </c>
       <c r="H112" s="2">
-        <v>1541456</v>
+        <v>227549</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E113" s="2">
-        <v>154456</v>
+        <v>83506</v>
       </c>
       <c r="F113" s="2">
-        <v>153039</v>
+        <v>82740</v>
       </c>
       <c r="G113" s="2">
-        <v>151622</v>
+        <v>81974</v>
       </c>
       <c r="H113" s="2">
-        <v>150205</v>
+        <v>81208</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E114" s="2">
-        <v>233989</v>
+        <v>671397</v>
       </c>
       <c r="F114" s="2">
-        <v>231843</v>
+        <v>665238</v>
       </c>
       <c r="G114" s="2">
-        <v>229696</v>
+        <v>659078</v>
       </c>
       <c r="H114" s="2">
-        <v>227549</v>
+        <v>652919</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E115" s="2">
-        <v>83619</v>
+        <v>645571</v>
       </c>
       <c r="F115" s="2">
-        <v>82852</v>
+        <v>639648</v>
       </c>
       <c r="G115" s="2">
-        <v>82085</v>
+        <v>633726</v>
       </c>
       <c r="H115" s="2">
-        <v>81318</v>
+        <v>627803</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>12</v>
-[...56 lines deleted...]
-      <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>