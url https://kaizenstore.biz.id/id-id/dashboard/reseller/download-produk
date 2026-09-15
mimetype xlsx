--- v1 (2026-08-01)
+++ v2 (2026-09-15)
@@ -12,97 +12,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>ax10</t>
+    <t>ax5</t>
   </si>
   <si>
     <t>AXIS</t>
   </si>
   <si>
-    <t>Axis 10.000</t>
+    <t>Axis 5.000</t>
   </si>
   <si>
     <t>Tersedia</t>
   </si>
   <si>
-    <t>ax5</t>
-[...4 lines deleted...]
-  <si>
     <t>axdj1</t>
   </si>
   <si>
     <t>Axis Data Jawa 2.5 GB 5 Hari</t>
   </si>
   <si>
     <t>axdss2</t>
   </si>
   <si>
     <t>Axis Data SS 2 GB 3 Hari</t>
   </si>
   <si>
     <t>axp3g60d</t>
   </si>
   <si>
     <t>Aktivasi Perdana Axis 3 GB 60 Hari (SP5K SP7K)</t>
   </si>
   <si>
     <t>byu10</t>
   </si>
   <si>
     <t>by.U</t>
   </si>
   <si>
     <t>by.U 10.000</t>
@@ -236,89 +230,77 @@
   <si>
     <t>i5</t>
   </si>
   <si>
     <t>Indosat 5.000</t>
   </si>
   <si>
     <t>i50</t>
   </si>
   <si>
     <t>Indosat 50.000</t>
   </si>
   <si>
     <t>iactive90</t>
   </si>
   <si>
     <t>Indosat Tambah Masa Aktif Kartu 90 Hari</t>
   </si>
   <si>
     <t>if2</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 2.5 GB 5 Hari</t>
   </si>
   <si>
-    <t>if3g3d</t>
-[...4 lines deleted...]
-  <si>
     <t>if5g30d</t>
   </si>
   <si>
     <t>Indosat Freedom Internet 5.5 GB 28 Hari</t>
   </si>
   <si>
     <t>kvision180d</t>
   </si>
   <si>
     <t>K-VISION dan GOL</t>
   </si>
   <si>
     <t>K-Vision &amp; GOL Paket CLING (CL06)  180 Hari</t>
   </si>
   <si>
     <t>kvision30d</t>
   </si>
   <si>
     <t>K-Vision &amp; GOL Paket CLING (CL01)  30 Hari</t>
   </si>
   <si>
     <t>ml10</t>
   </si>
   <si>
     <t>MOBILELEGEND - 10 Diamond</t>
   </si>
   <si>
-    <t>ml12</t>
-[...4 lines deleted...]
-  <si>
     <t>ml5</t>
   </si>
   <si>
     <t>MOBILELEGEND - 5 Diamond</t>
   </si>
   <si>
     <t>mlweek</t>
   </si>
   <si>
     <t>MOBILE LEGENDS Weekly Diamond Pass</t>
   </si>
   <si>
     <t>ovo50</t>
   </si>
   <si>
     <t>OVO</t>
   </si>
   <si>
     <t>OVO 50.000</t>
   </si>
   <si>
     <t>pas10</t>
   </si>
   <si>
     <t>Telkomsel Telepon Pas 10.000</t>
@@ -338,56 +320,50 @@
   <si>
     <t>pertagas20</t>
   </si>
   <si>
     <t>Pertamina Gas</t>
   </si>
   <si>
     <t>Pertagas 20.000</t>
   </si>
   <si>
     <t>pln100</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
     <t>PLN 100.000</t>
   </si>
   <si>
     <t>pln1000</t>
   </si>
   <si>
     <t>PLN 1.000.000</t>
   </si>
   <si>
-    <t>pln20</t>
-[...4 lines deleted...]
-  <si>
     <t>s10</t>
   </si>
   <si>
     <t>Telkomsel 10.000</t>
   </si>
   <si>
     <t>s100</t>
   </si>
   <si>
     <t>Telkomsel 100.000</t>
   </si>
   <si>
     <t>s15</t>
   </si>
   <si>
     <t>Telkomsel 15.000</t>
   </si>
   <si>
     <t>s20</t>
   </si>
   <si>
     <t>Telkomsel 20.000</t>
   </si>
   <si>
     <t>s25</t>
@@ -438,56 +414,50 @@
     <t>Smartfren 10.000</t>
   </si>
   <si>
     <t>smdu1</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 1 GB Berlaku 7 Hari</t>
   </si>
   <si>
     <t>smdu2</t>
   </si>
   <si>
     <t>Smartfren Data Unlimited Harian 2 GB Berlaku 28 Hari</t>
   </si>
   <si>
     <t>t10</t>
   </si>
   <si>
     <t>Three 10.000</t>
   </si>
   <si>
     <t>t5</t>
   </si>
   <si>
     <t>Three 5.000</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tri Tambah Masa Aktif Kartu  4 Bulan</t>
   </si>
   <si>
     <t>vax1</t>
   </si>
   <si>
     <t>Aktivasi Voucher Axis 1 GB 1 Hari</t>
   </si>
   <si>
     <t>vflexs</t>
   </si>
   <si>
     <t>Aktivasi Voucher XL Xtra Combo Flex S 28 Hari</t>
   </si>
   <si>
     <t>x10</t>
   </si>
   <si>
     <t>Xl 10.000</t>
   </si>
   <si>
     <t>ml20</t>
   </si>
   <si>
     <t>MOBILELEGEND - 20 Diamond</t>
   </si>
@@ -1129,3390 +1099,3245 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I115"/>
+  <dimension ref="A1:I110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H115" sqref="H115"/>
+      <selection activeCell="H110" sqref="H110"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2">
-        <v>11827</v>
+        <v>6415</v>
       </c>
       <c r="F2" s="2">
-        <v>11718</v>
+        <v>6356</v>
       </c>
       <c r="G2" s="2">
-        <v>11610</v>
+        <v>6297</v>
       </c>
       <c r="H2" s="2">
-        <v>11501</v>
+        <v>6238</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2">
-        <v>6393</v>
+        <v>13472</v>
       </c>
       <c r="F3" s="2">
-        <v>6334</v>
+        <v>13349</v>
       </c>
       <c r="G3" s="2">
-        <v>6276</v>
+        <v>13225</v>
       </c>
       <c r="H3" s="2">
-        <v>6217</v>
+        <v>13102</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>13472</v>
+        <v>10497</v>
       </c>
       <c r="F4" s="2">
-        <v>13349</v>
+        <v>10400</v>
       </c>
       <c r="G4" s="2">
-        <v>13225</v>
+        <v>10304</v>
       </c>
       <c r="H4" s="2">
-        <v>13102</v>
+        <v>10208</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2">
-        <v>10497</v>
+        <v>15156</v>
       </c>
       <c r="F5" s="2">
-        <v>10400</v>
+        <v>15017</v>
       </c>
       <c r="G5" s="2">
-        <v>10304</v>
+        <v>14878</v>
       </c>
       <c r="H5" s="2">
-        <v>10208</v>
+        <v>14739</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2">
-        <v>15156</v>
+        <v>11069</v>
       </c>
       <c r="F6" s="2">
-        <v>15017</v>
+        <v>10967</v>
       </c>
       <c r="G6" s="2">
-        <v>14878</v>
+        <v>10866</v>
       </c>
       <c r="H6" s="2">
-        <v>14739</v>
+        <v>10764</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2">
-        <v>11052</v>
+        <v>22127</v>
       </c>
       <c r="F7" s="2">
-        <v>10950</v>
+        <v>21924</v>
       </c>
       <c r="G7" s="2">
-        <v>10849</v>
+        <v>21721</v>
       </c>
       <c r="H7" s="2">
-        <v>10747</v>
+        <v>21518</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" s="2">
-        <v>22127</v>
+        <v>2011</v>
       </c>
       <c r="F8" s="2">
-        <v>21924</v>
+        <v>1993</v>
       </c>
       <c r="G8" s="2">
-        <v>21721</v>
+        <v>1974</v>
       </c>
       <c r="H8" s="2">
-        <v>21518</v>
+        <v>1956</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" s="2">
-        <v>2011</v>
+        <v>4986</v>
       </c>
       <c r="F9" s="2">
-        <v>1993</v>
+        <v>4940</v>
       </c>
       <c r="G9" s="2">
-        <v>1974</v>
+        <v>4894</v>
       </c>
       <c r="H9" s="2">
-        <v>1956</v>
+        <v>4848</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2">
-        <v>4783</v>
+        <v>6918</v>
       </c>
       <c r="F10" s="2">
-        <v>4739</v>
+        <v>6855</v>
       </c>
       <c r="G10" s="2">
-        <v>4695</v>
+        <v>6791</v>
       </c>
       <c r="H10" s="2">
-        <v>4651</v>
+        <v>6728</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2">
-        <v>6918</v>
+        <v>33954</v>
       </c>
       <c r="F11" s="2">
-        <v>6855</v>
+        <v>33642</v>
       </c>
       <c r="G11" s="2">
-        <v>6791</v>
+        <v>33331</v>
       </c>
       <c r="H11" s="2">
-        <v>6728</v>
+        <v>33019</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2">
-        <v>30812</v>
+        <v>12192</v>
       </c>
       <c r="F12" s="2">
-        <v>30529</v>
+        <v>12080</v>
       </c>
       <c r="G12" s="2">
-        <v>30247</v>
+        <v>11968</v>
       </c>
       <c r="H12" s="2">
-        <v>29964</v>
+        <v>11856</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="2">
-        <v>12192</v>
+        <v>26950</v>
       </c>
       <c r="F13" s="2">
-        <v>12080</v>
+        <v>26703</v>
       </c>
       <c r="G13" s="2">
-        <v>11968</v>
+        <v>26456</v>
       </c>
       <c r="H13" s="2">
-        <v>11856</v>
+        <v>26209</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="2">
-        <v>23462</v>
+        <v>22699</v>
       </c>
       <c r="F14" s="2">
-        <v>23247</v>
+        <v>22491</v>
       </c>
       <c r="G14" s="2">
-        <v>23032</v>
+        <v>22283</v>
       </c>
       <c r="H14" s="2">
-        <v>22817</v>
+        <v>22075</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E15" s="2">
-        <v>22699</v>
+        <v>109737</v>
       </c>
       <c r="F15" s="2">
-        <v>22491</v>
+        <v>108730</v>
       </c>
       <c r="G15" s="2">
-        <v>22283</v>
+        <v>107723</v>
       </c>
       <c r="H15" s="2">
-        <v>22075</v>
+        <v>106717</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="2">
-        <v>109737</v>
+        <v>55083</v>
       </c>
       <c r="F16" s="2">
-        <v>108730</v>
+        <v>54578</v>
       </c>
       <c r="G16" s="2">
-        <v>107723</v>
+        <v>54072</v>
       </c>
       <c r="H16" s="2">
-        <v>106717</v>
+        <v>53567</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E17" s="2">
-        <v>55083</v>
+        <v>6856</v>
       </c>
       <c r="F17" s="2">
-        <v>54578</v>
+        <v>6793</v>
       </c>
       <c r="G17" s="2">
-        <v>54072</v>
+        <v>6730</v>
       </c>
       <c r="H17" s="2">
-        <v>53567</v>
+        <v>6667</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="2">
-        <v>6036</v>
+        <v>12629</v>
       </c>
       <c r="F18" s="2">
-        <v>5981</v>
+        <v>12513</v>
       </c>
       <c r="G18" s="2">
-        <v>5926</v>
+        <v>12397</v>
       </c>
       <c r="H18" s="2">
-        <v>5870</v>
+        <v>12281</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E19" s="2">
-        <v>12629</v>
+        <v>18639</v>
       </c>
       <c r="F19" s="2">
-        <v>12513</v>
+        <v>18468</v>
       </c>
       <c r="G19" s="2">
-        <v>12397</v>
+        <v>18297</v>
       </c>
       <c r="H19" s="2">
-        <v>12281</v>
+        <v>18126</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E20" s="2">
-        <v>18639</v>
+        <v>12685</v>
       </c>
       <c r="F20" s="2">
-        <v>18468</v>
+        <v>12569</v>
       </c>
       <c r="G20" s="2">
-        <v>18297</v>
+        <v>12453</v>
       </c>
       <c r="H20" s="2">
-        <v>18126</v>
+        <v>12336</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="2">
-        <v>12557</v>
+        <v>22672</v>
       </c>
       <c r="F21" s="2">
-        <v>12442</v>
+        <v>22464</v>
       </c>
       <c r="G21" s="2">
-        <v>12326</v>
+        <v>22256</v>
       </c>
       <c r="H21" s="2">
-        <v>12211</v>
+        <v>22048</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="2">
-        <v>22443</v>
+        <v>27964</v>
       </c>
       <c r="F22" s="2">
-        <v>22237</v>
+        <v>27707</v>
       </c>
       <c r="G22" s="2">
-        <v>22031</v>
+        <v>27451</v>
       </c>
       <c r="H22" s="2">
-        <v>21825</v>
+        <v>27194</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E23" s="2">
-        <v>27964</v>
+        <v>34526</v>
       </c>
       <c r="F23" s="2">
-        <v>27707</v>
+        <v>34209</v>
       </c>
       <c r="G23" s="2">
-        <v>27451</v>
+        <v>33892</v>
       </c>
       <c r="H23" s="2">
-        <v>27194</v>
+        <v>33576</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E24" s="2">
-        <v>34526</v>
+        <v>7668</v>
       </c>
       <c r="F24" s="2">
-        <v>34209</v>
+        <v>7598</v>
       </c>
       <c r="G24" s="2">
-        <v>33892</v>
+        <v>7527</v>
       </c>
       <c r="H24" s="2">
-        <v>33576</v>
+        <v>7457</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="2">
-        <v>7668</v>
+        <v>52832</v>
       </c>
       <c r="F25" s="2">
-        <v>7598</v>
+        <v>52348</v>
       </c>
       <c r="G25" s="2">
-        <v>7527</v>
+        <v>51863</v>
       </c>
       <c r="H25" s="2">
-        <v>7457</v>
+        <v>51378</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E26" s="2">
-        <v>53196</v>
+        <v>35371</v>
       </c>
       <c r="F26" s="2">
-        <v>52708</v>
+        <v>35046</v>
       </c>
       <c r="G26" s="2">
-        <v>52220</v>
+        <v>34722</v>
       </c>
       <c r="H26" s="2">
-        <v>51732</v>
+        <v>34397</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="2">
-        <v>35371</v>
+        <v>14045</v>
       </c>
       <c r="F27" s="2">
-        <v>35046</v>
+        <v>13916</v>
       </c>
       <c r="G27" s="2">
-        <v>34722</v>
+        <v>13787</v>
       </c>
       <c r="H27" s="2">
-        <v>34397</v>
+        <v>13658</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E28" s="2">
-        <v>14045</v>
+        <v>33499</v>
       </c>
       <c r="F28" s="2">
-        <v>13916</v>
+        <v>33192</v>
       </c>
       <c r="G28" s="2">
-        <v>13787</v>
+        <v>32884</v>
       </c>
       <c r="H28" s="2">
-        <v>13658</v>
+        <v>32577</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E29" s="2">
-        <v>12758</v>
+        <v>89024</v>
       </c>
       <c r="F29" s="2">
-        <v>12641</v>
+        <v>88207</v>
       </c>
       <c r="G29" s="2">
-        <v>12524</v>
+        <v>87390</v>
       </c>
       <c r="H29" s="2">
-        <v>12407</v>
+        <v>86573</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E30" s="2">
-        <v>33499</v>
+        <v>20634</v>
       </c>
       <c r="F30" s="2">
-        <v>33192</v>
+        <v>20444</v>
       </c>
       <c r="G30" s="2">
-        <v>32884</v>
+        <v>20255</v>
       </c>
       <c r="H30" s="2">
-        <v>32577</v>
+        <v>20066</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="2">
-        <v>89024</v>
+        <v>3256</v>
       </c>
       <c r="F31" s="2">
-        <v>88207</v>
+        <v>3226</v>
       </c>
       <c r="G31" s="2">
-        <v>87390</v>
+        <v>3196</v>
       </c>
       <c r="H31" s="2">
-        <v>86573</v>
+        <v>3166</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="2">
-        <v>20634</v>
+        <v>1661</v>
       </c>
       <c r="F32" s="2">
-        <v>20444</v>
+        <v>1646</v>
       </c>
       <c r="G32" s="2">
-        <v>20255</v>
+        <v>1631</v>
       </c>
       <c r="H32" s="2">
-        <v>20066</v>
+        <v>1615</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E33" s="2">
-        <v>3095</v>
+        <v>32951</v>
       </c>
       <c r="F33" s="2">
-        <v>3066</v>
+        <v>32648</v>
       </c>
       <c r="G33" s="2">
-        <v>3038</v>
+        <v>32346</v>
       </c>
       <c r="H33" s="2">
-        <v>3009</v>
+        <v>32044</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E34" s="2">
-        <v>3637</v>
+        <v>55290</v>
       </c>
       <c r="F34" s="2">
-        <v>3604</v>
+        <v>54783</v>
       </c>
       <c r="G34" s="2">
-        <v>3571</v>
+        <v>54276</v>
       </c>
       <c r="H34" s="2">
-        <v>3537</v>
+        <v>53769</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E35" s="2">
-        <v>1600</v>
+        <v>4360</v>
       </c>
       <c r="F35" s="2">
-        <v>1585</v>
+        <v>4320</v>
       </c>
       <c r="G35" s="2">
-        <v>1571</v>
+        <v>4280</v>
       </c>
       <c r="H35" s="2">
-        <v>1556</v>
+        <v>4240</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E36" s="2">
-        <v>29808</v>
+        <v>18922</v>
       </c>
       <c r="F36" s="2">
-        <v>29535</v>
+        <v>18749</v>
       </c>
       <c r="G36" s="2">
-        <v>29261</v>
+        <v>18575</v>
       </c>
       <c r="H36" s="2">
-        <v>28988</v>
+        <v>18402</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E37" s="2">
-        <v>55290</v>
+        <v>55890</v>
       </c>
       <c r="F37" s="2">
-        <v>54783</v>
+        <v>55377</v>
       </c>
       <c r="G37" s="2">
-        <v>54276</v>
+        <v>54864</v>
       </c>
       <c r="H37" s="2">
-        <v>53769</v>
+        <v>54352</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E38" s="2">
-        <v>4360</v>
+        <v>23909</v>
       </c>
       <c r="F38" s="2">
-        <v>4320</v>
+        <v>23690</v>
       </c>
       <c r="G38" s="2">
-        <v>4280</v>
+        <v>23470</v>
       </c>
       <c r="H38" s="2">
-        <v>4240</v>
+        <v>23251</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>38</v>
+        <v>98</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E39" s="2">
-        <v>18922</v>
+        <v>110957</v>
       </c>
       <c r="F39" s="2">
-        <v>18749</v>
+        <v>109939</v>
       </c>
       <c r="G39" s="2">
-        <v>18575</v>
+        <v>108921</v>
       </c>
       <c r="H39" s="2">
-        <v>18402</v>
+        <v>107903</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E40" s="2">
-        <v>55890</v>
+        <v>1091957</v>
       </c>
       <c r="F40" s="2">
-        <v>55377</v>
+        <v>1081939</v>
       </c>
       <c r="G40" s="2">
-        <v>54864</v>
+        <v>1071921</v>
       </c>
       <c r="H40" s="2">
-        <v>54352</v>
+        <v>1061903</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E41" s="2">
-        <v>23909</v>
+        <v>11156</v>
       </c>
       <c r="F41" s="2">
-        <v>23690</v>
+        <v>11054</v>
       </c>
       <c r="G41" s="2">
-        <v>23470</v>
+        <v>10951</v>
       </c>
       <c r="H41" s="2">
-        <v>23251</v>
+        <v>10849</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E42" s="2">
-        <v>110957</v>
+        <v>105757</v>
       </c>
       <c r="F42" s="2">
-        <v>109939</v>
+        <v>104787</v>
       </c>
       <c r="G42" s="2">
-        <v>108921</v>
+        <v>103817</v>
       </c>
       <c r="H42" s="2">
-        <v>107903</v>
+        <v>102847</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E43" s="2">
-        <v>1091957</v>
+        <v>16110</v>
       </c>
       <c r="F43" s="2">
-        <v>1081939</v>
+        <v>15962</v>
       </c>
       <c r="G43" s="2">
-        <v>1071921</v>
+        <v>15815</v>
       </c>
       <c r="H43" s="2">
-        <v>1061903</v>
+        <v>15667</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E44" s="2">
-        <v>22192</v>
+        <v>21844</v>
       </c>
       <c r="F44" s="2">
-        <v>21989</v>
+        <v>21643</v>
       </c>
       <c r="G44" s="2">
-        <v>21785</v>
+        <v>21443</v>
       </c>
       <c r="H44" s="2">
-        <v>21582</v>
+        <v>21242</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E45" s="2">
-        <v>11156</v>
+        <v>26863</v>
       </c>
       <c r="F45" s="2">
-        <v>11054</v>
+        <v>26617</v>
       </c>
       <c r="G45" s="2">
-        <v>10951</v>
+        <v>26370</v>
       </c>
       <c r="H45" s="2">
-        <v>10849</v>
+        <v>26124</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E46" s="2">
-        <v>105975</v>
+        <v>32455</v>
       </c>
       <c r="F46" s="2">
-        <v>105003</v>
+        <v>32157</v>
       </c>
       <c r="G46" s="2">
-        <v>104031</v>
+        <v>31859</v>
       </c>
       <c r="H46" s="2">
-        <v>103059</v>
+        <v>31562</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E47" s="2">
-        <v>16137</v>
+        <v>5719</v>
       </c>
       <c r="F47" s="2">
-        <v>15989</v>
+        <v>5667</v>
       </c>
       <c r="G47" s="2">
-        <v>15841</v>
+        <v>5614</v>
       </c>
       <c r="H47" s="2">
-        <v>15693</v>
+        <v>5562</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E48" s="2">
-        <v>21844</v>
+        <v>55890</v>
       </c>
       <c r="F48" s="2">
-        <v>21643</v>
+        <v>55377</v>
       </c>
       <c r="G48" s="2">
-        <v>21443</v>
+        <v>54864</v>
       </c>
       <c r="H48" s="2">
-        <v>21242</v>
+        <v>54352</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E49" s="2">
-        <v>26863</v>
+        <v>109164</v>
       </c>
       <c r="F49" s="2">
-        <v>26617</v>
+        <v>108162</v>
       </c>
       <c r="G49" s="2">
-        <v>26370</v>
+        <v>107161</v>
       </c>
       <c r="H49" s="2">
-        <v>26124</v>
+        <v>106159</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E50" s="2">
-        <v>32455</v>
+        <v>54773</v>
       </c>
       <c r="F50" s="2">
-        <v>32157</v>
+        <v>54270</v>
       </c>
       <c r="G50" s="2">
-        <v>31859</v>
+        <v>53768</v>
       </c>
       <c r="H50" s="2">
-        <v>31562</v>
+        <v>53265</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>38</v>
+        <v>124</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E51" s="2">
-        <v>5719</v>
+        <v>10916</v>
       </c>
       <c r="F51" s="2">
-        <v>5667</v>
+        <v>10816</v>
       </c>
       <c r="G51" s="2">
-        <v>5614</v>
+        <v>10716</v>
       </c>
       <c r="H51" s="2">
-        <v>5562</v>
+        <v>10616</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E52" s="2">
-        <v>55890</v>
+        <v>19075</v>
       </c>
       <c r="F52" s="2">
-        <v>55377</v>
+        <v>18900</v>
       </c>
       <c r="G52" s="2">
-        <v>54864</v>
+        <v>18725</v>
       </c>
       <c r="H52" s="2">
-        <v>54352</v>
+        <v>18550</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E53" s="2">
-        <v>109164</v>
+        <v>98155</v>
       </c>
       <c r="F53" s="2">
-        <v>108162</v>
+        <v>97254</v>
       </c>
       <c r="G53" s="2">
-        <v>107161</v>
+        <v>96354</v>
       </c>
       <c r="H53" s="2">
-        <v>106159</v>
+        <v>95453</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E54" s="2">
-        <v>54773</v>
+        <v>11091</v>
       </c>
       <c r="F54" s="2">
-        <v>54270</v>
+        <v>10989</v>
       </c>
       <c r="G54" s="2">
-        <v>53768</v>
+        <v>10887</v>
       </c>
       <c r="H54" s="2">
-        <v>53265</v>
+        <v>10786</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E55" s="2">
-        <v>10873</v>
+        <v>5592</v>
       </c>
       <c r="F55" s="2">
-        <v>10773</v>
+        <v>5540</v>
       </c>
       <c r="G55" s="2">
-        <v>10673</v>
+        <v>5489</v>
       </c>
       <c r="H55" s="2">
-        <v>10574</v>
+        <v>5438</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>132</v>
+        <v>10</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E56" s="2">
-        <v>22345</v>
+        <v>6126</v>
       </c>
       <c r="F56" s="2">
-        <v>22140</v>
+        <v>6070</v>
       </c>
       <c r="G56" s="2">
-        <v>21935</v>
+        <v>6013</v>
       </c>
       <c r="H56" s="2">
-        <v>21730</v>
+        <v>5957</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>132</v>
+        <v>53</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E57" s="2">
-        <v>100062</v>
+        <v>34618</v>
       </c>
       <c r="F57" s="2">
-        <v>99144</v>
+        <v>34301</v>
       </c>
       <c r="G57" s="2">
-        <v>98226</v>
+        <v>33983</v>
       </c>
       <c r="H57" s="2">
-        <v>97308</v>
+        <v>33666</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E58" s="2">
-        <v>11058</v>
+        <v>11805</v>
       </c>
       <c r="F58" s="2">
-        <v>10957</v>
+        <v>11696</v>
       </c>
       <c r="G58" s="2">
-        <v>10855</v>
+        <v>11588</v>
       </c>
       <c r="H58" s="2">
-        <v>10754</v>
+        <v>11480</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E59" s="2">
-        <v>5592</v>
+        <v>6431</v>
       </c>
       <c r="F59" s="2">
-        <v>5540</v>
+        <v>6372</v>
       </c>
       <c r="G59" s="2">
-        <v>5489</v>
+        <v>6313</v>
       </c>
       <c r="H59" s="2">
-        <v>5438</v>
+        <v>6254</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E60" s="2">
-        <v>3303</v>
+        <v>8987</v>
       </c>
       <c r="F60" s="2">
-        <v>3272</v>
+        <v>8905</v>
       </c>
       <c r="G60" s="2">
-        <v>3242</v>
+        <v>8822</v>
       </c>
       <c r="H60" s="2">
-        <v>3212</v>
+        <v>8740</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E61" s="2">
-        <v>6126</v>
+        <v>10595</v>
       </c>
       <c r="F61" s="2">
-        <v>6070</v>
+        <v>10498</v>
       </c>
       <c r="G61" s="2">
-        <v>6013</v>
+        <v>10400</v>
       </c>
       <c r="H61" s="2">
-        <v>5957</v>
+        <v>10303</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E62" s="2">
-        <v>34618</v>
+        <v>16187</v>
       </c>
       <c r="F62" s="2">
-        <v>34301</v>
+        <v>16038</v>
       </c>
       <c r="G62" s="2">
-        <v>33983</v>
+        <v>15890</v>
       </c>
       <c r="H62" s="2">
-        <v>33666</v>
+        <v>15741</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E63" s="2">
-        <v>11805</v>
+        <v>18084</v>
       </c>
       <c r="F63" s="2">
-        <v>11696</v>
+        <v>17918</v>
       </c>
       <c r="G63" s="2">
-        <v>11588</v>
+        <v>17752</v>
       </c>
       <c r="H63" s="2">
-        <v>11480</v>
+        <v>17586</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E64" s="2">
-        <v>6186</v>
+        <v>19468</v>
       </c>
       <c r="F64" s="2">
-        <v>6129</v>
+        <v>19290</v>
       </c>
       <c r="G64" s="2">
-        <v>6072</v>
+        <v>19111</v>
       </c>
       <c r="H64" s="2">
-        <v>6016</v>
+        <v>18933</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E65" s="2">
-        <v>8240</v>
+        <v>21356</v>
       </c>
       <c r="F65" s="2">
-        <v>8165</v>
+        <v>21160</v>
       </c>
       <c r="G65" s="2">
-        <v>8089</v>
+        <v>20965</v>
       </c>
       <c r="H65" s="2">
-        <v>8014</v>
+        <v>20769</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E66" s="2">
-        <v>9761</v>
+        <v>22737</v>
       </c>
       <c r="F66" s="2">
-        <v>9671</v>
+        <v>22529</v>
       </c>
       <c r="G66" s="2">
-        <v>9582</v>
+        <v>22320</v>
       </c>
       <c r="H66" s="2">
-        <v>9492</v>
+        <v>22112</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E67" s="2">
-        <v>14453</v>
+        <v>23333</v>
       </c>
       <c r="F67" s="2">
-        <v>14321</v>
+        <v>23118</v>
       </c>
       <c r="G67" s="2">
-        <v>14188</v>
+        <v>22904</v>
       </c>
       <c r="H67" s="2">
-        <v>14056</v>
+        <v>22690</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E68" s="2">
-        <v>16267</v>
+        <v>27152</v>
       </c>
       <c r="F68" s="2">
-        <v>16118</v>
+        <v>26903</v>
       </c>
       <c r="G68" s="2">
-        <v>15969</v>
+        <v>26654</v>
       </c>
       <c r="H68" s="2">
-        <v>15819</v>
+        <v>26405</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E69" s="2">
-        <v>17148</v>
+        <v>25206</v>
       </c>
       <c r="F69" s="2">
-        <v>16991</v>
+        <v>24975</v>
       </c>
       <c r="G69" s="2">
-        <v>16833</v>
+        <v>24744</v>
       </c>
       <c r="H69" s="2">
-        <v>16676</v>
+        <v>24513</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E70" s="2">
-        <v>19458</v>
+        <v>27533</v>
       </c>
       <c r="F70" s="2">
-        <v>19279</v>
+        <v>27281</v>
       </c>
       <c r="G70" s="2">
-        <v>19101</v>
+        <v>27028</v>
       </c>
       <c r="H70" s="2">
-        <v>18922</v>
+        <v>26776</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E71" s="2">
-        <v>20375</v>
+        <v>28386</v>
       </c>
       <c r="F71" s="2">
-        <v>20188</v>
+        <v>28125</v>
       </c>
       <c r="G71" s="2">
-        <v>20002</v>
+        <v>27865</v>
       </c>
       <c r="H71" s="2">
-        <v>19815</v>
+        <v>27605</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E72" s="2">
-        <v>21483</v>
+        <v>1937</v>
       </c>
       <c r="F72" s="2">
-        <v>21286</v>
+        <v>1919</v>
       </c>
       <c r="G72" s="2">
-        <v>21089</v>
+        <v>1901</v>
       </c>
       <c r="H72" s="2">
-        <v>20892</v>
+        <v>1884</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E73" s="2">
-        <v>23762</v>
+        <v>13838</v>
       </c>
       <c r="F73" s="2">
-        <v>23544</v>
+        <v>13711</v>
       </c>
       <c r="G73" s="2">
-        <v>23326</v>
+        <v>13584</v>
       </c>
       <c r="H73" s="2">
-        <v>23108</v>
+        <v>13457</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E74" s="2">
-        <v>25206</v>
+        <v>2597</v>
       </c>
       <c r="F74" s="2">
-        <v>24975</v>
+        <v>2574</v>
       </c>
       <c r="G74" s="2">
-        <v>24744</v>
+        <v>2550</v>
       </c>
       <c r="H74" s="2">
-        <v>24513</v>
+        <v>2526</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E75" s="2">
-        <v>24601</v>
+        <v>3462</v>
       </c>
       <c r="F75" s="2">
-        <v>24376</v>
+        <v>3430</v>
       </c>
       <c r="G75" s="2">
-        <v>24150</v>
+        <v>3398</v>
       </c>
       <c r="H75" s="2">
-        <v>23924</v>
+        <v>3367</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E76" s="2">
-        <v>25604</v>
+        <v>4326</v>
       </c>
       <c r="F76" s="2">
-        <v>25369</v>
+        <v>4287</v>
       </c>
       <c r="G76" s="2">
-        <v>25134</v>
+        <v>4247</v>
       </c>
       <c r="H76" s="2">
-        <v>24899</v>
+        <v>4207</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E77" s="2">
-        <v>1925</v>
+        <v>5189</v>
       </c>
       <c r="F77" s="2">
-        <v>1907</v>
+        <v>5142</v>
       </c>
       <c r="G77" s="2">
-        <v>1890</v>
+        <v>5094</v>
       </c>
       <c r="H77" s="2">
-        <v>1872</v>
+        <v>5047</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E78" s="2">
-        <v>13838</v>
+        <v>6918</v>
       </c>
       <c r="F78" s="2">
-        <v>13711</v>
+        <v>6855</v>
       </c>
       <c r="G78" s="2">
-        <v>13584</v>
+        <v>6791</v>
       </c>
       <c r="H78" s="2">
-        <v>13457</v>
+        <v>6728</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E79" s="2">
-        <v>2597</v>
+        <v>927</v>
       </c>
       <c r="F79" s="2">
-        <v>2574</v>
+        <v>918</v>
       </c>
       <c r="G79" s="2">
-        <v>2550</v>
+        <v>910</v>
       </c>
       <c r="H79" s="2">
-        <v>2526</v>
+        <v>901</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E80" s="2">
-        <v>3462</v>
+        <v>7783</v>
       </c>
       <c r="F80" s="2">
-        <v>3430</v>
+        <v>7711</v>
       </c>
       <c r="G80" s="2">
-        <v>3398</v>
+        <v>7640</v>
       </c>
       <c r="H80" s="2">
-        <v>3367</v>
+        <v>7568</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E81" s="2">
-        <v>4326</v>
+        <v>8646</v>
       </c>
       <c r="F81" s="2">
-        <v>4287</v>
+        <v>8567</v>
       </c>
       <c r="G81" s="2">
-        <v>4247</v>
+        <v>8487</v>
       </c>
       <c r="H81" s="2">
-        <v>4207</v>
+        <v>8408</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E82" s="2">
-        <v>5189</v>
+        <v>9510</v>
       </c>
       <c r="F82" s="2">
-        <v>5142</v>
+        <v>9423</v>
       </c>
       <c r="G82" s="2">
-        <v>5094</v>
+        <v>9336</v>
       </c>
       <c r="H82" s="2">
-        <v>5047</v>
+        <v>9249</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E83" s="2">
-        <v>6918</v>
+        <v>10375</v>
       </c>
       <c r="F83" s="2">
-        <v>6855</v>
+        <v>10279</v>
       </c>
       <c r="G83" s="2">
-        <v>6791</v>
+        <v>10184</v>
       </c>
       <c r="H83" s="2">
-        <v>6728</v>
+        <v>10089</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E84" s="2">
-        <v>927</v>
+        <v>11238</v>
       </c>
       <c r="F84" s="2">
-        <v>918</v>
+        <v>11135</v>
       </c>
       <c r="G84" s="2">
-        <v>910</v>
+        <v>11032</v>
       </c>
       <c r="H84" s="2">
-        <v>901</v>
+        <v>10929</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E85" s="2">
-        <v>7783</v>
+        <v>12972</v>
       </c>
       <c r="F85" s="2">
-        <v>7711</v>
+        <v>12853</v>
       </c>
       <c r="G85" s="2">
-        <v>7640</v>
+        <v>12734</v>
       </c>
       <c r="H85" s="2">
-        <v>7568</v>
+        <v>12615</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E86" s="2">
-        <v>8646</v>
+        <v>13836</v>
       </c>
       <c r="F86" s="2">
-        <v>8567</v>
+        <v>13710</v>
       </c>
       <c r="G86" s="2">
-        <v>8487</v>
+        <v>13583</v>
       </c>
       <c r="H86" s="2">
-        <v>8408</v>
+        <v>13456</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E87" s="2">
-        <v>9510</v>
+        <v>30843</v>
       </c>
       <c r="F87" s="2">
-        <v>9423</v>
+        <v>30560</v>
       </c>
       <c r="G87" s="2">
-        <v>9336</v>
+        <v>30277</v>
       </c>
       <c r="H87" s="2">
-        <v>9249</v>
+        <v>29994</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E88" s="2">
-        <v>10375</v>
+        <v>16347</v>
       </c>
       <c r="F88" s="2">
-        <v>10279</v>
+        <v>16197</v>
       </c>
       <c r="G88" s="2">
-        <v>10184</v>
+        <v>16047</v>
       </c>
       <c r="H88" s="2">
-        <v>10089</v>
+        <v>15897</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E89" s="2">
-        <v>11238</v>
+        <v>27588</v>
       </c>
       <c r="F89" s="2">
-        <v>11135</v>
+        <v>27335</v>
       </c>
       <c r="G89" s="2">
-        <v>11032</v>
+        <v>27082</v>
       </c>
       <c r="H89" s="2">
-        <v>10929</v>
+        <v>26829</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E90" s="2">
-        <v>12972</v>
+        <v>32719</v>
       </c>
       <c r="F90" s="2">
-        <v>12853</v>
+        <v>32418</v>
       </c>
       <c r="G90" s="2">
-        <v>12734</v>
+        <v>32118</v>
       </c>
       <c r="H90" s="2">
-        <v>12615</v>
+        <v>31818</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E91" s="2">
-        <v>13836</v>
+        <v>43671</v>
       </c>
       <c r="F91" s="2">
-        <v>13710</v>
+        <v>43270</v>
       </c>
       <c r="G91" s="2">
-        <v>13583</v>
+        <v>42870</v>
       </c>
       <c r="H91" s="2">
-        <v>13456</v>
+        <v>42469</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E92" s="2">
-        <v>28199</v>
+        <v>55045</v>
       </c>
       <c r="F92" s="2">
-        <v>27941</v>
+        <v>54540</v>
       </c>
       <c r="G92" s="2">
-        <v>27682</v>
+        <v>54035</v>
       </c>
       <c r="H92" s="2">
-        <v>27423</v>
+        <v>53530</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>10</v>
+        <v>209</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E93" s="2">
-        <v>16340</v>
+        <v>3226</v>
       </c>
       <c r="F93" s="2">
-        <v>16190</v>
+        <v>3197</v>
       </c>
       <c r="G93" s="2">
-        <v>16040</v>
+        <v>3167</v>
       </c>
       <c r="H93" s="2">
-        <v>15890</v>
+        <v>3138</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>10</v>
+        <v>209</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E94" s="2">
-        <v>27588</v>
+        <v>48774</v>
       </c>
       <c r="F94" s="2">
-        <v>27335</v>
+        <v>48327</v>
       </c>
       <c r="G94" s="2">
-        <v>27082</v>
+        <v>47879</v>
       </c>
       <c r="H94" s="2">
-        <v>26829</v>
+        <v>47432</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>10</v>
+        <v>209</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E95" s="2">
-        <v>32683</v>
+        <v>81208</v>
       </c>
       <c r="F95" s="2">
-        <v>32383</v>
+        <v>80463</v>
       </c>
       <c r="G95" s="2">
-        <v>32083</v>
+        <v>79718</v>
       </c>
       <c r="H95" s="2">
-        <v>31783</v>
+        <v>78973</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>10</v>
+        <v>209</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E96" s="2">
-        <v>43562</v>
+        <v>15940</v>
       </c>
       <c r="F96" s="2">
-        <v>43162</v>
+        <v>15794</v>
       </c>
       <c r="G96" s="2">
-        <v>42763</v>
+        <v>15648</v>
       </c>
       <c r="H96" s="2">
-        <v>42363</v>
+        <v>15501</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E97" s="2">
-        <v>55045</v>
+        <v>76017</v>
       </c>
       <c r="F97" s="2">
-        <v>54540</v>
+        <v>75319</v>
       </c>
       <c r="G97" s="2">
-        <v>54035</v>
+        <v>74622</v>
       </c>
       <c r="H97" s="2">
-        <v>53530</v>
+        <v>73924</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>219</v>
+        <v>53</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E98" s="2">
-        <v>3226</v>
+        <v>16497</v>
       </c>
       <c r="F98" s="2">
-        <v>3197</v>
+        <v>16346</v>
       </c>
       <c r="G98" s="2">
-        <v>3167</v>
+        <v>16194</v>
       </c>
       <c r="H98" s="2">
-        <v>3138</v>
+        <v>16043</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>219</v>
+        <v>53</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E99" s="2">
-        <v>48774</v>
+        <v>27294</v>
       </c>
       <c r="F99" s="2">
-        <v>48327</v>
+        <v>27043</v>
       </c>
       <c r="G99" s="2">
-        <v>47879</v>
+        <v>26793</v>
       </c>
       <c r="H99" s="2">
-        <v>47432</v>
+        <v>26542</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>219</v>
+        <v>53</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E100" s="2">
-        <v>81208</v>
+        <v>33245</v>
       </c>
       <c r="F100" s="2">
-        <v>80463</v>
+        <v>32940</v>
       </c>
       <c r="G100" s="2">
-        <v>79718</v>
+        <v>32635</v>
       </c>
       <c r="H100" s="2">
-        <v>78973</v>
+        <v>32330</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>219</v>
+        <v>53</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E101" s="2">
-        <v>15940</v>
+        <v>43561</v>
       </c>
       <c r="F101" s="2">
-        <v>15794</v>
+        <v>43161</v>
       </c>
       <c r="G101" s="2">
-        <v>15648</v>
+        <v>42761</v>
       </c>
       <c r="H101" s="2">
-        <v>15501</v>
+        <v>42362</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E102" s="2">
-        <v>69346</v>
+        <v>55045</v>
       </c>
       <c r="F102" s="2">
-        <v>68710</v>
+        <v>54540</v>
       </c>
       <c r="G102" s="2">
-        <v>68073</v>
+        <v>54035</v>
       </c>
       <c r="H102" s="2">
-        <v>67437</v>
+        <v>53530</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E103" s="2">
-        <v>16497</v>
+        <v>128620</v>
       </c>
       <c r="F103" s="2">
-        <v>16346</v>
+        <v>127440</v>
       </c>
       <c r="G103" s="2">
-        <v>16194</v>
+        <v>126260</v>
       </c>
       <c r="H103" s="2">
-        <v>16043</v>
+        <v>125080</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E104" s="2">
-        <v>27272</v>
+        <v>366942</v>
       </c>
       <c r="F104" s="2">
-        <v>27022</v>
+        <v>363576</v>
       </c>
       <c r="G104" s="2">
-        <v>26771</v>
+        <v>360209</v>
       </c>
       <c r="H104" s="2">
-        <v>26521</v>
+        <v>356843</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E105" s="2">
-        <v>33245</v>
+        <v>1758679</v>
       </c>
       <c r="F105" s="2">
-        <v>32940</v>
+        <v>1742544</v>
       </c>
       <c r="G105" s="2">
-        <v>32635</v>
+        <v>1726410</v>
       </c>
       <c r="H105" s="2">
-        <v>32330</v>
+        <v>1710275</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E106" s="2">
-        <v>43561</v>
+        <v>168252</v>
       </c>
       <c r="F106" s="2">
-        <v>43161</v>
+        <v>166709</v>
       </c>
       <c r="G106" s="2">
-        <v>42761</v>
+        <v>165165</v>
       </c>
       <c r="H106" s="2">
-        <v>42362</v>
+        <v>163622</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E107" s="2">
-        <v>55045</v>
+        <v>262827</v>
       </c>
       <c r="F107" s="2">
-        <v>54540</v>
+        <v>260416</v>
       </c>
       <c r="G107" s="2">
-        <v>54035</v>
+        <v>258005</v>
       </c>
       <c r="H107" s="2">
-        <v>53530</v>
+        <v>255594</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E108" s="2">
-        <v>114971</v>
+        <v>92526</v>
       </c>
       <c r="F108" s="2">
-        <v>113916</v>
+        <v>91677</v>
       </c>
       <c r="G108" s="2">
-        <v>112861</v>
+        <v>90828</v>
       </c>
       <c r="H108" s="2">
-        <v>111807</v>
+        <v>89979</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E109" s="2">
-        <v>321332</v>
+        <v>751338</v>
       </c>
       <c r="F109" s="2">
-        <v>318384</v>
+        <v>744445</v>
       </c>
       <c r="G109" s="2">
-        <v>315436</v>
+        <v>737552</v>
       </c>
       <c r="H109" s="2">
-        <v>312488</v>
+        <v>730659</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E110" s="2">
-        <v>1584882</v>
+        <v>708775</v>
       </c>
       <c r="F110" s="2">
-        <v>1570342</v>
+        <v>702272</v>
       </c>
       <c r="G110" s="2">
-        <v>1555801</v>
+        <v>695770</v>
       </c>
       <c r="H110" s="2">
-        <v>1541261</v>
+        <v>689267</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>12</v>
-[...143 lines deleted...]
-      <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>